--- v0 (2026-06-05)
+++ v1 (2026-09-06)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PR3 ENG" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="445" uniqueCount="30">
   <si>
-    <t>Zagreb, 27.05.2026</t>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>CROATIAN NATIONAL BANK</t>
   </si>
   <si>
     <t>Payment Operations Area</t>
   </si>
   <si>
     <t>Payment Operations Supervision Department </t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>NUMBER OF USERS BY PAYMENT INSTRUMENT - year 2026
 </t>
   </si>
   <si>
     <t>As at 31 January</t>
   </si>
   <si>
     <t>As at 28 February</t>
   </si>
   <si>
     <t>As at 31 March</t>
@@ -925,81 +925,81 @@
       <c r="F12" s="10">
         <v>2746545</v>
       </c>
       <c r="G12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H12" s="10">
         <v>51842</v>
       </c>
       <c r="I12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J12" s="10">
         <v>2759132</v>
       </c>
       <c r="K12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L12" s="10">
         <v>51864</v>
       </c>
       <c r="M12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N12" s="10">
-        <v/>
+        <v>2772164</v>
       </c>
       <c r="O12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P12" s="10">
-        <v/>
+        <v>51960</v>
       </c>
       <c r="Q12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R12" s="10">
-        <v/>
+        <v>2784176</v>
       </c>
       <c r="S12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T12" s="10">
-        <v/>
+        <v>52015</v>
       </c>
       <c r="U12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V12" s="10">
-        <v/>
+        <v>2797001</v>
       </c>
       <c r="W12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X12" s="10">
-        <v/>
+        <v>52107</v>
       </c>
       <c r="Y12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z12" s="10">
         <v/>
       </c>
       <c r="AA12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB12" s="10">
         <v/>
       </c>
       <c r="AC12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD12" s="10">
         <v/>
       </c>
       <c r="AE12" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF12" s="10">
         <v/>
       </c>
@@ -1223,81 +1223,81 @@
       <c r="F14" s="10">
         <v>2631258</v>
       </c>
       <c r="G14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H14" s="10">
         <v>11093</v>
       </c>
       <c r="I14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J14" s="10">
         <v>2642836</v>
       </c>
       <c r="K14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L14" s="10">
         <v>11108</v>
       </c>
       <c r="M14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N14" s="10">
-        <v/>
+        <v>2654660</v>
       </c>
       <c r="O14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P14" s="10">
-        <v/>
+        <v>11114</v>
       </c>
       <c r="Q14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R14" s="10">
-        <v/>
+        <v>2666720</v>
       </c>
       <c r="S14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T14" s="10">
-        <v/>
+        <v>11123</v>
       </c>
       <c r="U14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V14" s="10">
-        <v/>
+        <v>2681010</v>
       </c>
       <c r="W14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X14" s="10">
-        <v/>
+        <v>11120</v>
       </c>
       <c r="Y14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z14" s="10">
         <v/>
       </c>
       <c r="AA14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB14" s="10">
         <v/>
       </c>
       <c r="AC14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD14" s="10">
         <v/>
       </c>
       <c r="AE14" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF14" s="10">
         <v/>
       </c>
@@ -1372,81 +1372,81 @@
       <c r="F15" s="10">
         <v>45660</v>
       </c>
       <c r="G15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H15" s="10">
         <v>757</v>
       </c>
       <c r="I15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J15" s="10">
         <v>45697</v>
       </c>
       <c r="K15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L15" s="10">
         <v>755</v>
       </c>
       <c r="M15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N15" s="10">
-        <v/>
+        <v>45751</v>
       </c>
       <c r="O15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P15" s="10">
-        <v/>
+        <v>754</v>
       </c>
       <c r="Q15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R15" s="10">
-        <v/>
+        <v>45785</v>
       </c>
       <c r="S15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T15" s="10">
-        <v/>
+        <v>753</v>
       </c>
       <c r="U15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V15" s="10">
-        <v/>
+        <v>45840</v>
       </c>
       <c r="W15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X15" s="10">
-        <v/>
+        <v>752</v>
       </c>
       <c r="Y15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z15" s="10">
         <v/>
       </c>
       <c r="AA15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB15" s="10">
         <v/>
       </c>
       <c r="AC15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD15" s="10">
         <v/>
       </c>
       <c r="AE15" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF15" s="10">
         <v/>
       </c>
@@ -1521,81 +1521,81 @@
       <c r="F16" s="10">
         <v>1454084</v>
       </c>
       <c r="G16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H16" s="10">
         <v>235</v>
       </c>
       <c r="I16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J16" s="10">
         <v>1463134</v>
       </c>
       <c r="K16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L16" s="10">
         <v>232</v>
       </c>
       <c r="M16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N16" s="10">
-        <v/>
+        <v>1466805</v>
       </c>
       <c r="O16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P16" s="10">
-        <v/>
+        <v>231</v>
       </c>
       <c r="Q16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R16" s="10">
-        <v/>
+        <v>1470526</v>
       </c>
       <c r="S16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T16" s="10">
-        <v/>
+        <v>232</v>
       </c>
       <c r="U16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V16" s="10">
-        <v/>
+        <v>1473101</v>
       </c>
       <c r="W16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X16" s="10">
-        <v/>
+        <v>229</v>
       </c>
       <c r="Y16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z16" s="10">
         <v/>
       </c>
       <c r="AA16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB16" s="10">
         <v/>
       </c>
       <c r="AC16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD16" s="10">
         <v/>
       </c>
       <c r="AE16" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF16" s="10">
         <v/>
       </c>
@@ -1670,75 +1670,75 @@
       <c r="F17" s="10">
         <v>514075</v>
       </c>
       <c r="G17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H17" s="10">
         <v/>
       </c>
       <c r="I17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J17" s="10">
         <v>513590</v>
       </c>
       <c r="K17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L17" s="10">
         <v/>
       </c>
       <c r="M17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N17" s="10">
-        <v/>
+        <v>512865</v>
       </c>
       <c r="O17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P17" s="10">
         <v/>
       </c>
       <c r="Q17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R17" s="10">
-        <v/>
+        <v>512267</v>
       </c>
       <c r="S17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T17" s="10">
         <v/>
       </c>
       <c r="U17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V17" s="10">
-        <v/>
+        <v>511306</v>
       </c>
       <c r="W17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X17" s="10">
         <v/>
       </c>
       <c r="Y17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z17" s="10">
         <v/>
       </c>
       <c r="AA17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB17" s="10">
         <v/>
       </c>
       <c r="AC17" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD17" s="10">
         <v/>
       </c>
@@ -1819,75 +1819,75 @@
       <c r="F18" s="10">
         <v>17705</v>
       </c>
       <c r="G18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H18" s="10">
         <v/>
       </c>
       <c r="I18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J18" s="10">
         <v>17684</v>
       </c>
       <c r="K18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L18" s="10">
         <v/>
       </c>
       <c r="M18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N18" s="10">
-        <v/>
+        <v>17721</v>
       </c>
       <c r="O18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P18" s="10">
         <v/>
       </c>
       <c r="Q18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R18" s="10">
-        <v/>
+        <v>17703</v>
       </c>
       <c r="S18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T18" s="10">
         <v/>
       </c>
       <c r="U18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V18" s="10">
-        <v/>
+        <v>17712</v>
       </c>
       <c r="W18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X18" s="10">
         <v/>
       </c>
       <c r="Y18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z18" s="10">
         <v/>
       </c>
       <c r="AA18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB18" s="10">
         <v/>
       </c>
       <c r="AC18" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD18" s="10">
         <v/>
       </c>
@@ -2117,81 +2117,81 @@
       <c r="F20" s="10">
         <v>350615</v>
       </c>
       <c r="G20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H20" s="10">
         <v>743</v>
       </c>
       <c r="I20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J20" s="10">
         <v>351923</v>
       </c>
       <c r="K20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L20" s="10">
         <v>751</v>
       </c>
       <c r="M20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N20" s="10">
-        <v/>
+        <v>353135</v>
       </c>
       <c r="O20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P20" s="10">
-        <v/>
+        <v>756</v>
       </c>
       <c r="Q20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R20" s="10">
-        <v/>
+        <v>354422</v>
       </c>
       <c r="S20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T20" s="10">
-        <v/>
+        <v>754</v>
       </c>
       <c r="U20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V20" s="10">
-        <v/>
+        <v>355889</v>
       </c>
       <c r="W20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X20" s="10">
-        <v/>
+        <v>761</v>
       </c>
       <c r="Y20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z20" s="10">
         <v/>
       </c>
       <c r="AA20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB20" s="10">
         <v/>
       </c>
       <c r="AC20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD20" s="10">
         <v/>
       </c>
       <c r="AE20" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF20" s="10">
         <v/>
       </c>
@@ -2415,81 +2415,81 @@
       <c r="F22" s="10">
         <v>297980</v>
       </c>
       <c r="G22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H22" s="10">
         <v>539</v>
       </c>
       <c r="I22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J22" s="10">
         <v>300619</v>
       </c>
       <c r="K22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L22" s="10">
         <v>546</v>
       </c>
       <c r="M22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N22" s="10">
-        <v/>
+        <v>303009</v>
       </c>
       <c r="O22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P22" s="10">
-        <v/>
+        <v>554</v>
       </c>
       <c r="Q22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R22" s="10">
-        <v/>
+        <v>305498</v>
       </c>
       <c r="S22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T22" s="10">
-        <v/>
+        <v>558</v>
       </c>
       <c r="U22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V22" s="10">
-        <v/>
+        <v>307874</v>
       </c>
       <c r="W22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X22" s="10">
-        <v/>
+        <v>564</v>
       </c>
       <c r="Y22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z22" s="10">
         <v/>
       </c>
       <c r="AA22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB22" s="10">
         <v/>
       </c>
       <c r="AC22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD22" s="10">
         <v/>
       </c>
       <c r="AE22" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF22" s="10">
         <v/>
       </c>
@@ -2564,75 +2564,75 @@
       <c r="F23" s="10">
         <v>1085</v>
       </c>
       <c r="G23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H23" s="10">
         <v/>
       </c>
       <c r="I23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J23" s="10">
         <v>1077</v>
       </c>
       <c r="K23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L23" s="10">
         <v/>
       </c>
       <c r="M23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N23" s="10">
-        <v/>
+        <v>1069</v>
       </c>
       <c r="O23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P23" s="10">
         <v/>
       </c>
       <c r="Q23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R23" s="10">
-        <v/>
+        <v>1058</v>
       </c>
       <c r="S23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T23" s="10">
         <v/>
       </c>
       <c r="U23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V23" s="10">
-        <v/>
+        <v>1053</v>
       </c>
       <c r="W23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X23" s="10">
         <v/>
       </c>
       <c r="Y23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z23" s="10">
         <v/>
       </c>
       <c r="AA23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB23" s="10">
         <v/>
       </c>
       <c r="AC23" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD23" s="10">
         <v/>
       </c>
@@ -2713,75 +2713,75 @@
       <c r="F24" s="10">
         <v>26448</v>
       </c>
       <c r="G24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H24" s="10">
         <v/>
       </c>
       <c r="I24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J24" s="10">
         <v>26708</v>
       </c>
       <c r="K24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L24" s="10">
         <v/>
       </c>
       <c r="M24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N24" s="10">
-        <v/>
+        <v>26915</v>
       </c>
       <c r="O24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P24" s="10">
         <v/>
       </c>
       <c r="Q24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R24" s="10">
-        <v/>
+        <v>27205</v>
       </c>
       <c r="S24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T24" s="10">
         <v/>
       </c>
       <c r="U24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V24" s="10">
-        <v/>
+        <v>27420</v>
       </c>
       <c r="W24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X24" s="10">
         <v/>
       </c>
       <c r="Y24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z24" s="10">
         <v/>
       </c>
       <c r="AA24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB24" s="10">
         <v/>
       </c>
       <c r="AC24" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD24" s="10">
         <v/>
       </c>
@@ -2862,75 +2862,75 @@
       <c r="F25" s="10">
         <v>447</v>
       </c>
       <c r="G25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H25" s="10">
         <v/>
       </c>
       <c r="I25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J25" s="10">
         <v>451</v>
       </c>
       <c r="K25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L25" s="10">
         <v/>
       </c>
       <c r="M25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N25" s="10">
-        <v/>
+        <v>460</v>
       </c>
       <c r="O25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P25" s="10">
         <v/>
       </c>
       <c r="Q25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R25" s="10">
-        <v/>
+        <v>456</v>
       </c>
       <c r="S25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T25" s="10">
         <v/>
       </c>
       <c r="U25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V25" s="10">
-        <v/>
+        <v>462</v>
       </c>
       <c r="W25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X25" s="10">
         <v/>
       </c>
       <c r="Y25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z25" s="10">
         <v/>
       </c>
       <c r="AA25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB25" s="10">
         <v/>
       </c>
       <c r="AC25" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD25" s="10">
         <v/>
       </c>
@@ -3011,81 +3011,81 @@
       <c r="F26" s="10">
         <v>803</v>
       </c>
       <c r="G26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="H26" s="10">
         <v>7</v>
       </c>
       <c r="I26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="J26" s="10">
         <v>787</v>
       </c>
       <c r="K26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="L26" s="10">
         <v>7</v>
       </c>
       <c r="M26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="N26" s="10">
-        <v/>
+        <v>788</v>
       </c>
       <c r="O26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="P26" s="10">
-        <v/>
+        <v>7</v>
       </c>
       <c r="Q26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="R26" s="10">
-        <v/>
+        <v>761</v>
       </c>
       <c r="S26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="T26" s="10">
-        <v/>
+        <v>7</v>
       </c>
       <c r="U26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="V26" s="10">
-        <v/>
+        <v>764</v>
       </c>
       <c r="W26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="X26" s="10">
-        <v/>
+        <v>8</v>
       </c>
       <c r="Y26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="Z26" s="10">
         <v/>
       </c>
       <c r="AA26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AB26" s="10">
         <v/>
       </c>
       <c r="AC26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AD26" s="10">
         <v/>
       </c>
       <c r="AE26" t="s" s="9">
         <v>21</v>
       </c>
       <c r="AF26" s="10">
         <v/>
       </c>